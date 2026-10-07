--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -1702,54 +1702,54 @@
   <si>
     <t>2020-09-21 08:28:03.153</t>
   </si>
   <si>
     <t>NIH FY19: projects from NIH Reporter for FY19 where Admin or Funding IC = NCI, or where NIH Spend category = cancer</t>
   </si>
   <si>
     <t>NIH Clinical Center</t>
   </si>
   <si>
     <t>CC</t>
   </si>
   <si>
     <t>2024-10-09 10:08:58.387</t>
   </si>
   <si>
     <t>Intramural Research &amp; Research Centers</t>
   </si>
   <si>
     <t>Office of the Director</t>
   </si>
   <si>
     <t>OD</t>
   </si>
   <si>
-    <t>2023-07-14 11:37:50.287</t>
-[...2 lines deleted...]
-    <t>Projects funded in FY2022</t>
+    <t>2026-09-23 06:24:20.127</t>
+  </si>
+  <si>
+    <t>New projects in 2024</t>
   </si>
   <si>
     <t>2017-05-04 00:00:00.000</t>
   </si>
   <si>
     <t>FY2015 NEW, FY2016 New</t>
   </si>
   <si>
     <t>2023-03-16 12:34:08.453</t>
   </si>
   <si>
     <t>ROI grants from late 2021 and 2022</t>
   </si>
   <si>
     <t>2024-11-28 08:25:04.160</t>
   </si>
   <si>
     <t>Submission of 2023 new awards</t>
   </si>
   <si>
     <t>2026-07-29 12:05:26.477</t>
   </si>
   <si>
     <t>2025 Projects</t>
   </si>
@@ -6235,51 +6235,51 @@
       </c>
       <c r="D108" t="s">
         <v>419</v>
       </c>
       <c r="E108" t="s">
         <v>104</v>
       </c>
       <c r="F108" t="s">
         <v>23</v>
       </c>
       <c r="G108" t="s">
         <v>164</v>
       </c>
       <c r="H108" t="s">
         <v>395</v>
       </c>
       <c r="I108" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>421</v>
       </c>
       <c r="B109" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C109" t="s">
         <v>157</v>
       </c>
       <c r="D109" t="s">
         <v>422</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>109</v>
       </c>
       <c r="G109" t="s">
         <v>423</v>
       </c>
       <c r="H109" t="s">
         <v>395</v>
       </c>
       <c r="I109" t="s">
         <v>424</v>
       </c>
       <c r="J109" t="s">
         <v>425</v>
       </c>